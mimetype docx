--- v0 (2025-12-15)
+++ v1 (2026-05-13)
@@ -1,80 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="343A4233" w14:textId="77777777" w:rsidR="00777F30" w:rsidRDefault="00777F30">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Ausschreibungstext</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="419E56B8" w14:textId="77777777" w:rsidR="00412FAF" w:rsidRDefault="00412FAF" w:rsidP="00412FAF">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Winkelstützelemente fachgerecht versetzten</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="3A0A603D" w14:textId="77777777" w:rsidR="00777F30" w:rsidRDefault="00777F30">
-      <w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3B1AE977" w14:textId="77777777" w:rsidR="00777F30" w:rsidRDefault="00777F30">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="127B43E3" w14:textId="745414E1" w:rsidR="00777F30" w:rsidRDefault="0038228E">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:snapToGrid/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="673E557E" wp14:editId="173F595D">
@@ -115,51 +126,51 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1828165" cy="1293495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE82426" w14:textId="5524FA4D" w:rsidR="00E333D1" w:rsidRDefault="00873F41" w:rsidP="00E333D1">
+    <w:p w14:paraId="1DE82426" w14:textId="4D3FDBA4" w:rsidR="00E333D1" w:rsidRDefault="00873F41" w:rsidP="00E333D1">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">L-Tec Systemwinkel </w:t>
       </w:r>
       <w:r w:rsidR="00DB541A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -197,58 +208,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00851785">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="001F75FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="00817A52">
+      <w:r w:rsidR="00CA67F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>+</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DB541A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, gemäß ZTV Ing.</w:t>
       </w:r>
       <w:r w:rsidR="00404F0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="FF6600"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00777F30">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -284,51 +295,62 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>oder gleichwertig</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75C02592" w14:textId="77777777" w:rsidR="001A31F7" w:rsidRDefault="001A31F7" w:rsidP="001A31F7">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D480E1" w14:textId="256A3000" w:rsidR="001A31F7" w:rsidRDefault="001A31F7" w:rsidP="001A31F7">
+    <w:p w14:paraId="5C5EFD81" w14:textId="77777777" w:rsidR="00412FAF" w:rsidRDefault="00412FAF" w:rsidP="001A31F7">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D480E1" w14:textId="1100879B" w:rsidR="001A31F7" w:rsidRDefault="001A31F7" w:rsidP="001A31F7">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Nachhaltiges, soziales Wirtschaften:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346117DF" w14:textId="77777777" w:rsidR="001A31F7" w:rsidRDefault="001A31F7" w:rsidP="001A31F7">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -410,182 +432,212 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Charakteristika:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mauerscheiben nach DIN EN 15258 bzw. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BGB-RiNGB</w:t>
-      </w:r>
+        <w:t>BGB-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RiNGB</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(Liste C des Institutes für Bautechnik) mit Bewehrung aus Stahl und/oder Fasern. Für die Maßtoleranzen des fertigen Bauwerks wird die DIN 18202 vertraglich vereinbart. </w:t>
       </w:r>
       <w:r w:rsidR="004A370A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Schalungsglatt außer Verfüllseite.</w:t>
+        <w:t xml:space="preserve">Schalungsglatt außer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A370A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Verfüllseite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A370A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5D2769" w14:textId="77777777" w:rsidR="00135E64" w:rsidRDefault="00135E64" w:rsidP="004825D3">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B398DE1" w14:textId="77777777" w:rsidR="00B732E6" w:rsidRDefault="00B732E6" w:rsidP="00B732E6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A04BCCA" w14:textId="77777777" w:rsidR="00817A52" w:rsidRDefault="00817A52" w:rsidP="00817A52">
+    <w:p w14:paraId="5A04BCCA" w14:textId="37FFF7AC" w:rsidR="00817A52" w:rsidRDefault="00817A52" w:rsidP="00817A52">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Betongüte C 35/45 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA67F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>LP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02CB793D" w14:textId="77777777" w:rsidR="00817A52" w:rsidRPr="001F75FA" w:rsidRDefault="00817A52" w:rsidP="00817A52">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Erhöhter Frostwiderstand für den Einsatz in Verkehrsflächen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F6C332" w14:textId="77777777" w:rsidR="00817A52" w:rsidRDefault="00817A52" w:rsidP="00817A52">
+    <w:p w14:paraId="52F6C332" w14:textId="2D3BE9DA" w:rsidR="00817A52" w:rsidRDefault="00817A52" w:rsidP="00817A52">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Expositionsklassen XF+, XD2, XS 2, XC 4</w:t>
-[...16 lines deleted...]
-        <w:t>XF+ entspricht einer Abwitterung &lt; 1000 g/m² im CDF-Verfahren</w:t>
+        <w:t>Expositionsklassen XF</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA67F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, XD2, XS 2, XC 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A488A2" w14:textId="1A24B875" w:rsidR="00817A52" w:rsidRDefault="00817A52" w:rsidP="00817A52">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Sichtbetonklasse SB 4 </w:t>
       </w:r>
       <w:r w:rsidR="00DF7A49">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -772,52 +824,61 @@
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Höhe:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>_______  (</w:t>
-      </w:r>
+        <w:t>______</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>_  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Wichtig!!! Einbindetiefen nach Statik beachten</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F20D59" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -870,139 +931,185 @@
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F3DE6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Lastfall:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D6E9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">C, D, UIC 71     </w:t>
+        <w:t xml:space="preserve">C, D, UIC 71  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D6E9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="004520B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00DE40F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Spezifizierung nach Lithonplusvorgaben</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Spezifizierung nach </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE40F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Lithonplusvorgaben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008263DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, z.B. </w:t>
       </w:r>
       <w:r w:rsidR="000D6E9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>LM 71</w:t>
       </w:r>
       <w:r w:rsidR="004520B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2B9533" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3207B4DF" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CB2A5B4" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stk _________</w:t>
-      </w:r>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Einheitspreis €/Stk ________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesamtbetrag € _________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8BCA4D" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39DCB2A1" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1027,82 +1134,110 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BDAF57" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:ind w:left="711"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21FC892E" w14:textId="77777777" w:rsidR="007F3DE6" w:rsidRDefault="007F3DE6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2198"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stk _________</w:t>
-      </w:r>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Einheitspreis €/Stk ________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Gesamtbetrag € _________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="702764C0" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32511F0C" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRPr="004520B6" w:rsidRDefault="00CF7933" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -1122,104 +1257,148 @@
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="236E11E4" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRDefault="00CF7933" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Erstellen eines frostsicher gegründeten Fundamentes aus einem Beton C 20/25 mit unterseitiger Drainage. Als Frostschutzmaterial mit einer Gründungsebene (- 80 cm) muss das Hinterfüllmaterial (STS 0/32, TL SoB) verwendet werden. Die Fundamentmaße sind abhängig von den baulichen Situation und der zu erwartenden Belastung - die Herstellerangaben sind zu beachten (s. Einbauhinweise). Das Fundament muss tragfähig sein. Die Höhen sind exakt nach Detailzeichnungen anzupassen – die Endhöhen sind zu berücksichtigen. </w:t>
+        <w:t xml:space="preserve">Erstellen eines frostsicher gegründeten Fundamentes aus einem Beton C 20/25 mit unterseitiger Drainage. Als Frostschutzmaterial mit einer Gründungsebene (- 80 cm) muss das Hinterfüllmaterial (STS 0/32, TL SoB) verwendet werden. Die Fundamentmaße sind abhängig </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>von den baulichen Situation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und der zu erwartenden Belastung - die Herstellerangaben sind zu beachten (s. Einbauhinweise). Das Fundament muss tragfähig sein. Die Höhen sind exakt nach Detailzeichnungen anzupassen – die Endhöhen sind zu berücksichtigen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B11532" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRDefault="00CF7933" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3486EFF0" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRDefault="00CF7933" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>Einheitspreis €/lfm: _________</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesamtbetrag €: ______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AF9CAF" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRDefault="00CF7933" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
@@ -1271,81 +1450,106 @@
         <w:t>PVC-Filterrohr DN 100)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0819F817" w14:textId="77777777" w:rsidR="00997ACA" w:rsidRDefault="00997ACA" w:rsidP="00997ACA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="674F33DD" w14:textId="77777777" w:rsidR="00997ACA" w:rsidRDefault="00997ACA" w:rsidP="00997ACA">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-        <w:t>Einheitspreis €/lfm: _________</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesamtbetrag €: ______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64859740" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRDefault="00CF7933" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -1360,157 +1564,192 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Einbau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF12DCA" w14:textId="77777777" w:rsidR="00C849EC" w:rsidRDefault="00C849EC" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05769898" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRDefault="00C849EC" w:rsidP="00CF7933">
+    <w:p w14:paraId="05769898" w14:textId="665F810B" w:rsidR="00CF7933" w:rsidRDefault="00C849EC" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CF7933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>lfm Lithonplus „L-Tec Mauerscheibe xF</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CF7933">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Lithonplus „L-Tec Mauerscheibe xF</w:t>
+      </w:r>
+      <w:r w:rsidR="00926020">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7933">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (Typ Hochlast)“ in Sichtbetonqualität auf ein frostsicher, nach den statischen Vorgaben des Herstellers, gegründetes Betonfundament </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C8BC96" w14:textId="77777777" w:rsidR="00CF7933" w:rsidRDefault="00CF7933" w:rsidP="00CF7933">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">flucht- und höhengerecht auf ein Mörtelbett MG III versetzen. Die 0,5 cm breiten Stoßfugen sind an der Rückseite der Mauerscheiben mit einem 10cm breiten Dichtstreifen (selbstklebend) abzudichten. Am Boden der frostsicheren Gründung ist eine Drainageleitung, bestehend aus Filterrohren DN 100 zu verlegen. Die Leistungen verstehen sich einschließlich aller Materialien und erforderlichen Nebenarbeiten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF79743" w14:textId="77777777" w:rsidR="00525817" w:rsidRDefault="00525817" w:rsidP="00525817">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4172DE33" w14:textId="77777777" w:rsidR="00525817" w:rsidRDefault="00525817" w:rsidP="00525817">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>Einheitspreis €/lfm: _________</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesamtbetrag €: ______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC323EA" w14:textId="77777777" w:rsidR="00803548" w:rsidRDefault="00803548" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1561,74 +1800,102 @@
     </w:p>
     <w:p w14:paraId="41610556" w14:textId="77777777" w:rsidR="00803548" w:rsidRDefault="00803548" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42168038" w14:textId="77777777" w:rsidR="00803548" w:rsidRDefault="00803548" w:rsidP="00803548">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2198"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stk _________</w:t>
-      </w:r>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Einheitspreis €/Stk ________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesamtbetrag € _________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7441C539" w14:textId="77777777" w:rsidR="001E3D12" w:rsidRDefault="001E3D12" w:rsidP="001E3D12">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="3119"/>
         </w:tabs>
         <w:ind w:firstLine="3"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -1696,74 +1963,102 @@
     </w:p>
     <w:p w14:paraId="74C7747F" w14:textId="77777777" w:rsidR="001E3D12" w:rsidRDefault="001E3D12" w:rsidP="001E3D12">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22CD1D95" w14:textId="77777777" w:rsidR="001E3D12" w:rsidRDefault="001E3D12" w:rsidP="001E3D12">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2198"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Stk _________</w:t>
-      </w:r>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve"> _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Einheitspreis €/Stk ________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesamtbetrag € _________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F490E8" w14:textId="77777777" w:rsidR="00C849EC" w:rsidRDefault="00C849EC" w:rsidP="00C849EC">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E67DB77" w14:textId="5E9CA6A8" w:rsidR="00C849EC" w:rsidRPr="00C849EC" w:rsidRDefault="0038228E" w:rsidP="00C849EC">
       <w:pPr>
@@ -1896,95 +2191,123 @@
     </w:p>
     <w:p w14:paraId="7CEAB420" w14:textId="77777777" w:rsidR="00C849EC" w:rsidRPr="00D9713F" w:rsidRDefault="00624212" w:rsidP="00C849EC">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Satz = </w:t>
       </w:r>
       <w:r w:rsidR="00D9713F" w:rsidRPr="00D9713F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>10 Stk.</w:t>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D9713F" w:rsidRPr="00D9713F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D9713F" w:rsidRPr="00D9713F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="530D1800" w14:textId="77777777" w:rsidR="00C849EC" w:rsidRDefault="00C849EC" w:rsidP="00C849EC">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="385E92E4" w14:textId="77777777" w:rsidR="00C849EC" w:rsidRDefault="00C849EC" w:rsidP="00C849EC">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F35F4F8" w14:textId="77777777" w:rsidR="00624212" w:rsidRDefault="00624212" w:rsidP="00C849EC">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Anzahl Packung je 10 Stk</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Anzahl Packung je 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Stk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C849EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______</w:t>
       </w:r>
       <w:r w:rsidR="00C849EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C849EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
@@ -2175,80 +2498,106 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>in ausreichender Dicke nach Bodengutachten hinterfüllt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA7248C" w14:textId="77777777" w:rsidR="00C849EC" w:rsidRDefault="00C849EC" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6631E71F" w14:textId="77777777" w:rsidR="004520B6" w:rsidRDefault="004520B6" w:rsidP="004520B6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...28 lines deleted...]
-        <w:t>Einheitspreis €/lfm: _________</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Einheitspreis €/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lfm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: _________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Gesamtbetrag €: ______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237C8F6B" w14:textId="77777777" w:rsidR="004520B6" w:rsidRDefault="004520B6" w:rsidP="007F3DE6">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
@@ -2288,696 +2637,862 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CBD398E" w14:textId="77777777" w:rsidR="009900A1" w:rsidRDefault="009900A1" w:rsidP="00817A52">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1255D860" w14:textId="77777777" w:rsidR="009900A1" w:rsidRDefault="009900A1" w:rsidP="009900A1">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="025AA1E9" w14:textId="77777777" w:rsidR="00176728" w:rsidRDefault="00176728" w:rsidP="00176728">
-[...16 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="36E88876" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C05DCF9" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D29BF3" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B2B0D7F" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6616C693" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE2EDE2" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB9EE35" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19075529" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="379D6DA9" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57ECB208" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB22A89" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="041FFC6E" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A448D8E" w14:textId="77777777" w:rsidR="00926020" w:rsidRDefault="00926020" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="025AA1E9" w14:textId="5A23CB8C" w:rsidR="00176728" w:rsidRDefault="00176728" w:rsidP="00176728">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Schematische Darstellung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A02229C" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
-[...11 lines deleted...]
-    <w:p w14:paraId="6EF6B900" w14:textId="12E128A2" w:rsidR="007F51D0" w:rsidRDefault="0038228E" w:rsidP="007F51D0">
+    <w:p w14:paraId="6A02229C" w14:textId="71B25A1C" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EF6B900" w14:textId="246FC610" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A242F49" w14:textId="5518AD9F" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2936C7C8" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>x = Einbindetiefe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="359B0957" w14:textId="601F4BDE" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>d = Fundamentdicke</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C2259A" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">b = Fundamentbreite* </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E293401" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ü = </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Überstand</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="5DBCC089" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6379"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>FM = frostsicheres Material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D332E20" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7D39C0" w14:textId="5943F0D2" w:rsidR="007F51D0" w:rsidRDefault="0038228E" w:rsidP="007F51D0">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69E4B1F1" wp14:editId="1B833050">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="058B5554" wp14:editId="6B168046">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>394970</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>55245</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1095375" cy="1597025"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="22" name="Bild 22"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 22"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1095375" cy="1597025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221D301A" w14:textId="6F0E251B" w:rsidR="007F51D0" w:rsidRDefault="00926020" w:rsidP="007F51D0">
+      <w:pPr>
+        <w:pStyle w:val="Text"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69E4B1F1" wp14:editId="7E9E01DB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1576070</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>137795</wp:posOffset>
+              <wp:posOffset>-1551940</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1981200" cy="2940050"/>
             <wp:effectExtent l="19050" t="19050" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="20" name="Bild 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 20"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1981200" cy="2940050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF"/>
                     </a:solidFill>
                     <a:ln w="19050">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...526 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="54CB1582" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E0501AF" w14:textId="77777777" w:rsidR="007F51D0" w:rsidRDefault="007F51D0" w:rsidP="007F51D0">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3366,105 +3881,105 @@
         <w:t>Telefax: 06344/949-125</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="715BBBBE" w14:textId="77777777" w:rsidR="00777F30" w:rsidRDefault="00777F30" w:rsidP="00817A52">
       <w:pPr>
         <w:pStyle w:val="Text"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00777F30">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="964" w:right="1134" w:bottom="284" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27F50C1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77FC7A42"/>
     <w:lvl w:ilvl="0" w:tplc="B04E3CD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="22986D36" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3713,212 +4228,220 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8253"/>
         </w:tabs>
         <w:ind w:left="8253" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="633679145">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1009912516">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1036738475">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{16924B58-B3D3-4157-A27D-1016A7987EA3}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="229544656"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009871DB"/>
     <w:rsid w:val="00003BE6"/>
     <w:rsid w:val="000116AC"/>
     <w:rsid w:val="000618A8"/>
     <w:rsid w:val="000D6E9E"/>
     <w:rsid w:val="00115359"/>
     <w:rsid w:val="00135E64"/>
     <w:rsid w:val="00137833"/>
     <w:rsid w:val="00176728"/>
     <w:rsid w:val="0019677B"/>
     <w:rsid w:val="001A31F7"/>
     <w:rsid w:val="001B2521"/>
     <w:rsid w:val="001B67A3"/>
     <w:rsid w:val="001E2B04"/>
     <w:rsid w:val="001E3D12"/>
     <w:rsid w:val="001F75FA"/>
     <w:rsid w:val="00207220"/>
     <w:rsid w:val="00237B9E"/>
     <w:rsid w:val="00260938"/>
+    <w:rsid w:val="002A2490"/>
     <w:rsid w:val="002A3DEC"/>
+    <w:rsid w:val="002B451A"/>
     <w:rsid w:val="00310FAE"/>
     <w:rsid w:val="00364E99"/>
     <w:rsid w:val="0038228E"/>
     <w:rsid w:val="003A7C9F"/>
     <w:rsid w:val="003C1EE0"/>
     <w:rsid w:val="003D4929"/>
     <w:rsid w:val="003F56A3"/>
     <w:rsid w:val="00404F0B"/>
     <w:rsid w:val="00405847"/>
     <w:rsid w:val="00406D1B"/>
+    <w:rsid w:val="00412FAF"/>
     <w:rsid w:val="00433C9C"/>
     <w:rsid w:val="004520B6"/>
     <w:rsid w:val="004825D3"/>
     <w:rsid w:val="004A370A"/>
     <w:rsid w:val="004C6F50"/>
     <w:rsid w:val="00525817"/>
     <w:rsid w:val="00541705"/>
     <w:rsid w:val="00594479"/>
     <w:rsid w:val="00624212"/>
     <w:rsid w:val="006C5D6A"/>
     <w:rsid w:val="006D08BA"/>
     <w:rsid w:val="0072120B"/>
     <w:rsid w:val="00736024"/>
+    <w:rsid w:val="007403F8"/>
     <w:rsid w:val="00777F30"/>
     <w:rsid w:val="00785A25"/>
     <w:rsid w:val="007A1313"/>
     <w:rsid w:val="007F3DE6"/>
     <w:rsid w:val="007F51D0"/>
     <w:rsid w:val="00803548"/>
     <w:rsid w:val="00817A52"/>
     <w:rsid w:val="00823E14"/>
     <w:rsid w:val="008263DA"/>
     <w:rsid w:val="00835B77"/>
     <w:rsid w:val="00841102"/>
     <w:rsid w:val="00851785"/>
     <w:rsid w:val="00855950"/>
     <w:rsid w:val="0086677D"/>
     <w:rsid w:val="00873F41"/>
     <w:rsid w:val="008D6EC6"/>
     <w:rsid w:val="00913122"/>
     <w:rsid w:val="00913BBF"/>
+    <w:rsid w:val="00926020"/>
     <w:rsid w:val="00974103"/>
     <w:rsid w:val="009871DB"/>
     <w:rsid w:val="009900A1"/>
     <w:rsid w:val="00995E0B"/>
     <w:rsid w:val="00997ACA"/>
     <w:rsid w:val="009A079C"/>
     <w:rsid w:val="00A800C6"/>
     <w:rsid w:val="00AB0CF2"/>
     <w:rsid w:val="00AE3987"/>
     <w:rsid w:val="00AF723F"/>
     <w:rsid w:val="00B30206"/>
     <w:rsid w:val="00B63C5D"/>
     <w:rsid w:val="00B732E6"/>
     <w:rsid w:val="00B74D7D"/>
     <w:rsid w:val="00B95852"/>
     <w:rsid w:val="00BF3BD4"/>
     <w:rsid w:val="00C53921"/>
     <w:rsid w:val="00C558E5"/>
     <w:rsid w:val="00C70BF8"/>
     <w:rsid w:val="00C805F9"/>
     <w:rsid w:val="00C849EC"/>
+    <w:rsid w:val="00CA67F2"/>
     <w:rsid w:val="00CC122F"/>
     <w:rsid w:val="00CC1CF0"/>
     <w:rsid w:val="00CF7933"/>
     <w:rsid w:val="00D9713F"/>
     <w:rsid w:val="00DB541A"/>
     <w:rsid w:val="00DB689C"/>
     <w:rsid w:val="00DE40F2"/>
     <w:rsid w:val="00DE6731"/>
     <w:rsid w:val="00DF7A49"/>
     <w:rsid w:val="00E1023A"/>
     <w:rsid w:val="00E31F21"/>
     <w:rsid w:val="00E333D1"/>
     <w:rsid w:val="00EA408F"/>
     <w:rsid w:val="00EB40EA"/>
+    <w:rsid w:val="00EB5943"/>
     <w:rsid w:val="00EB719C"/>
     <w:rsid w:val="00EF4EFD"/>
     <w:rsid w:val="00EF7833"/>
     <w:rsid w:val="00F12749"/>
     <w:rsid w:val="00F6009C"/>
     <w:rsid w:val="00FB58FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="371E7F61"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1BC96BEC-6F38-4232-A26F-B0DE496A7BBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -4241,51 +4764,51 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C53921"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="45448393">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="62218127">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4763,72 +5286,72 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{69c428b0-0db1-4300-b2dd-9484759bca92}" enabled="1" method="Standard" siteId="{57952406-af28-43c8-b4de-a4e06f57476d}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>523</Words>
-  <Characters>3702</Characters>
+  <Words>578</Words>
+  <Characters>3643</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ausschreibungstext Betonwaren - Hangbefestigungen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EPCNet GmbH ISP &amp; Web Design</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4217</CharactersWithSpaces>
+  <CharactersWithSpaces>4213</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ausschreibungstext Betonwaren - Hangbefestigungen</dc:title>
   <dc:subject/>
   <dc:creator>Alexander Eichler, Leiter Anwendungstechnik</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>